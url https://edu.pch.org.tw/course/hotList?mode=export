--- v0 (2025-12-15)
+++ v1 (2026-04-02)
@@ -11,530 +11,692 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="熱門課程" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="287" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="483" uniqueCount="214">
   <si>
     <t>編號</t>
   </si>
   <si>
     <t>課程名稱</t>
   </si>
   <si>
     <t>形式</t>
   </si>
   <si>
     <t>類別</t>
   </si>
   <si>
     <t>時數</t>
   </si>
   <si>
     <t>人數</t>
   </si>
   <si>
     <t>開課日期</t>
   </si>
   <si>
-    <t>11679</t>
-[...2 lines deleted...]
-    <t>分群分眾照護策略：以職場為單位的憂鬱症照護</t>
+    <t>6352</t>
+  </si>
+  <si>
+    <t>新進輻射工作人員繼續教育訓練課程</t>
   </si>
   <si>
     <t>線上</t>
   </si>
   <si>
-    <t>565@114年自殺防治/共同必修</t>
+    <t>475@111年新進人員教育訓練</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>2025-01-01</t>
+  </si>
+  <si>
+    <t>10413</t>
+  </si>
+  <si>
+    <t>胃鏡、大腸鏡 檢查前準備注意事項</t>
+  </si>
+  <si>
+    <t>576@114年臨床技能教學</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>539</t>
-[...74 lines deleted...]
-    <t>559@114年全人醫療/共同必修</t>
+    <t>93</t>
+  </si>
+  <si>
+    <t>2024-12-18</t>
+  </si>
+  <si>
+    <t>12244</t>
+  </si>
+  <si>
+    <t>周五全院性專題演講：醫病共享決策（SDM）院內推動與臨床落實的實務經驗分享</t>
+  </si>
+  <si>
+    <t>面授</t>
+  </si>
+  <si>
+    <t>593@115年病人權利與病人安全/醫療品質/共同必修</t>
   </si>
   <si>
     <t>1.5</t>
   </si>
   <si>
-    <t>178</t>
-[...70 lines deleted...]
-  <si>
     <t>83</t>
   </si>
   <si>
-    <t>2024-12-18</t>
-[...23 lines deleted...]
-    <t>面授</t>
+    <t>2026-04-10</t>
+  </si>
+  <si>
+    <t>12257</t>
+  </si>
+  <si>
+    <t>新生兒腸病毒感染(※限醫護人員)</t>
+  </si>
+  <si>
+    <t>594@115年感染管制/共同必修</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>2026-04-14</t>
+  </si>
+  <si>
+    <t>12256</t>
+  </si>
+  <si>
+    <t>腸病毒重症臨床處置（含腸病毒71型、D68型及新生兒感染）/醫療機構新生兒與嬰兒照護感染管制措施指引(※限醫護人員參加)</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>12382</t>
+  </si>
+  <si>
+    <t>周五全院性專題演講：(一) 文化安全與原住民族長期照顧;(二) 多元文化敏感度之照顧議題</t>
+  </si>
+  <si>
+    <t>589@115年醫學倫理/共同必修</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>12026</t>
+  </si>
+  <si>
+    <t>(實證醫學)認識實證醫學</t>
+  </si>
+  <si>
+    <t>@115年提升研究能力課程</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>2026-01-07</t>
+  </si>
+  <si>
+    <t>12383</t>
+  </si>
+  <si>
+    <t>周五全院性專題演講：感染管制概念與手部衛生</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>2026-05-08</t>
+  </si>
+  <si>
+    <t>12381</t>
+  </si>
+  <si>
+    <t>周五全院性專題演講：優雅慢時光:樂齡肌的溫柔保養學</t>
+  </si>
+  <si>
+    <t>591@115年健康促進─高齡友善/共同必修</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>12407</t>
+  </si>
+  <si>
+    <t>防護著裝與演練 (限單位PPE考核者及傳染病防治醫療網醫療支援人力)</t>
   </si>
   <si>
     <t>563@114年感染管制/共同必修</t>
   </si>
   <si>
-    <t>64</t>
-[...35 lines deleted...]
-    <t>11797</t>
+    <t>33</t>
+  </si>
+  <si>
+    <t>12205</t>
   </si>
   <si>
     <t>藥劑科學術研討會</t>
   </si>
   <si>
-    <t>572@114年專業教育</t>
-[...38 lines deleted...]
-    <t>病歷寫作教學</t>
+    <t>603@115年專業教育</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>12207</t>
+  </si>
+  <si>
+    <t>2026-05-14</t>
+  </si>
+  <si>
+    <t>12209</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>12211</t>
+  </si>
+  <si>
+    <t>2026-07-09</t>
+  </si>
+  <si>
+    <t>12213</t>
+  </si>
+  <si>
+    <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>12215</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>12217</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>12219</t>
+  </si>
+  <si>
+    <t>2026-10-29</t>
+  </si>
+  <si>
+    <t>12206</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>12208</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>12210</t>
+  </si>
+  <si>
+    <t>2026-06-25</t>
+  </si>
+  <si>
+    <t>12212</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>12214</t>
+  </si>
+  <si>
+    <t>2026-08-20</t>
+  </si>
+  <si>
+    <t>12216</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>12218</t>
+  </si>
+  <si>
+    <t>2026-10-15</t>
+  </si>
+  <si>
+    <t>12416</t>
+  </si>
+  <si>
+    <t>古法香囊｜二十四節氣的守護</t>
+  </si>
+  <si>
+    <t>613@115年健康促進-其他</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>2025-11-19</t>
-[...29 lines deleted...]
-    <t>多重器官衰竭症候群之機轉、臨床處置與護理</t>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>12412</t>
+  </si>
+  <si>
+    <t>植物療癒－能量淨化薰香草杖</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>12414</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>2025-12-15</t>
-[...32 lines deleted...]
-    <t>腹腔手術後護理</t>
+    <t>12417</t>
+  </si>
+  <si>
+    <t>12171</t>
+  </si>
+  <si>
+    <t>重症病人的呼吸照護</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>12391</t>
+  </si>
+  <si>
+    <t>醫療團隊資源管理(TRM)</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>12185</t>
+  </si>
+  <si>
+    <t>急性冠心症病人之護理</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>2026-04-06</t>
+  </si>
+  <si>
+    <t>12187</t>
+  </si>
+  <si>
+    <t>血液成分療法</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>12189</t>
+  </si>
+  <si>
+    <t>體液電解質之平衡</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
+  </si>
+  <si>
+    <t>12172</t>
+  </si>
+  <si>
+    <t>斷離呼吸器之護理評估及處置</t>
+  </si>
+  <si>
+    <t>2026-03-16</t>
+  </si>
+  <si>
+    <t>12186</t>
+  </si>
+  <si>
+    <t>經心導管矯正治療之護理</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>12188</t>
+  </si>
+  <si>
+    <t>血流感染護理</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>12190</t>
+  </si>
+  <si>
+    <t>多重外傷病人的處置與照護</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>12418</t>
+  </si>
+  <si>
+    <t>水光扇影：非遺漆韻之美</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>12245</t>
+  </si>
+  <si>
+    <t>周五全院性專題演講：實證醫學進行式—醫師與 AI 協作的一百種可能</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>12419</t>
+  </si>
+  <si>
+    <t>12322</t>
+  </si>
+  <si>
+    <t>周五全院性專題演講：骨轉移病理性骨折</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>2026-04-17</t>
+  </si>
+  <si>
+    <t>12165</t>
+  </si>
+  <si>
+    <t>ICU科會-病歷討論會</t>
+  </si>
+  <si>
+    <t>605@115年跨領域共同照護教育</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>12363</t>
+  </si>
+  <si>
+    <t>生產事故事件通報作業說明會</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>2026-04-13</t>
+  </si>
+  <si>
+    <t>12403</t>
+  </si>
+  <si>
+    <t>母乳哺育的傾聽與溝通  收集哺乳史 / 問問好知己</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>12380</t>
+  </si>
+  <si>
+    <t>周五全院性專題演講：心房顫動Atrial Fibrillation</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>11909</t>
-[...11 lines deleted...]
-    <t>彈力帶的伸展運動和肌力訓練</t>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>12056</t>
+  </si>
+  <si>
+    <t>4/30員工禮拜7:50開始</t>
+  </si>
+  <si>
+    <t>614@115年員工大禮拜</t>
+  </si>
+  <si>
+    <t>2026-01-12</t>
+  </si>
+  <si>
+    <t>12135</t>
+  </si>
+  <si>
+    <t>化繁為簡-短影音衛教設計與教材製作</t>
+  </si>
+  <si>
+    <t>604@115年師資培育</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>11119</t>
-[...16 lines deleted...]
-  <si>
     <t>0</t>
   </si>
   <si>
-    <t>2025-12-29</t>
-[...2 lines deleted...]
-    <t>11848</t>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>12318</t>
+  </si>
+  <si>
+    <t>全國安寧療護個案視訊討論會</t>
+  </si>
+  <si>
+    <t>606@115年安寧療護</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>12405</t>
+  </si>
+  <si>
+    <t>長照靈性課程-2026年4月</t>
+  </si>
+  <si>
+    <t>610@115年靈性成長</t>
+  </si>
+  <si>
+    <t>2026-04-22</t>
+  </si>
+  <si>
+    <t>12429</t>
+  </si>
+  <si>
+    <t>品管運用手法課程Ⅰ-問題解決型</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>12054</t>
+  </si>
+  <si>
+    <t>4/16員工禮拜7:50開始</t>
+  </si>
+  <si>
+    <t>12313</t>
   </si>
   <si>
     <t>安寧療護個案討論</t>
   </si>
   <si>
-    <t>11850</t>
-[...44 lines deleted...]
-    <t>554@114年緊急災害暨大量傷患應變訓練及消防安全演習/共同必修</t>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>12315</t>
+  </si>
+  <si>
+    <t>12399</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>12401</t>
+  </si>
+  <si>
+    <t>2026-05-27</t>
+  </si>
+  <si>
+    <t>11997</t>
+  </si>
+  <si>
+    <t>品管圈活動重點輔導Ⅱ</t>
+  </si>
+  <si>
+    <t>12317</t>
+  </si>
+  <si>
+    <t>12323</t>
+  </si>
+  <si>
+    <t>門診輸血流程介紹</t>
+  </si>
+  <si>
+    <t>12404</t>
+  </si>
+  <si>
+    <t>長照個案報告-2026年4月</t>
+  </si>
+  <si>
+    <t>12428</t>
+  </si>
+  <si>
+    <t>帶領失智者律動技巧</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>12430</t>
+  </si>
+  <si>
+    <t>品管運用手法課程Ⅱ-HFMEA</t>
+  </si>
+  <si>
+    <t>12053</t>
+  </si>
+  <si>
+    <t>4/09員工禮拜7:50開始</t>
+  </si>
+  <si>
+    <t>12055</t>
+  </si>
+  <si>
+    <t>4/23員工禮拜7:50開始</t>
+  </si>
+  <si>
+    <t>12314</t>
+  </si>
+  <si>
+    <t>12316</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>12398</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>12400</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts x14ac:knownFonts="1" count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -557,51 +719,51 @@
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" builtinId="0" name="Normal"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleMedium9" defaultTableStyle="TableStyleMedium2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:G41"/>
+  <dimension ref="A1:G69"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col max="1" min="1" width="10" customWidth="1"/>
     <col max="2" min="2" width="60" customWidth="1"/>
     <col max="3" min="3" width="10" customWidth="1"/>
     <col max="4" min="4" width="15" customWidth="1"/>
     <col max="5" min="5" width="10" customWidth="1"/>
     <col max="6" min="6" width="10" customWidth="1"/>
     <col max="7" min="7" width="15" customWidth="1"/>
     <col max="1025" min="8" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -634,929 +796,1573 @@
       </c>
       <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>63</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F14" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>70</v>
-      </c>
-[...16 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>78</v>
+        <v>62</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>83</v>
+        <v>62</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>84</v>
+        <v>63</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>87</v>
+        <v>61</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>87</v>
+        <v>61</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>87</v>
+        <v>61</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>94</v>
+        <v>80</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="s">
-        <v>95</v>
+        <v>81</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>97</v>
+        <v>62</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>99</v>
+        <v>82</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="s">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>102</v>
+        <v>63</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>103</v>
+        <v>84</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="s">
-        <v>104</v>
+        <v>85</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>97</v>
+        <v>62</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>106</v>
+        <v>63</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>107</v>
+        <v>86</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="s">
-        <v>108</v>
+        <v>87</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>109</v>
+        <v>61</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>97</v>
+        <v>62</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>106</v>
+        <v>63</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>107</v>
+        <v>88</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="s">
-        <v>110</v>
+        <v>89</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>111</v>
+        <v>61</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>97</v>
+        <v>62</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>106</v>
+        <v>63</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>107</v>
+        <v>90</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="s">
-        <v>112</v>
+        <v>91</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>113</v>
+        <v>61</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>114</v>
+        <v>63</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>115</v>
+        <v>92</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="s">
-        <v>116</v>
+        <v>93</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>117</v>
+        <v>94</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="D27" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>97</v>
-      </c>
-[...7 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="s">
-        <v>120</v>
+        <v>98</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>122</v>
+        <v>24</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>123</v>
+        <v>100</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>124</v>
+        <v>64</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="s">
-        <v>125</v>
+        <v>101</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>126</v>
+        <v>99</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>122</v>
+        <v>24</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>127</v>
+        <v>102</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>103</v>
+        <v>64</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="s">
-        <v>128</v>
+        <v>103</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>129</v>
+        <v>94</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>122</v>
+        <v>24</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>127</v>
+        <v>102</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>130</v>
+        <v>97</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="s">
-        <v>131</v>
+        <v>104</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>132</v>
+        <v>105</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>32</v>
+        <v>62</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>133</v>
+        <v>106</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>75</v>
+        <v>107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="s">
-        <v>134</v>
+        <v>108</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>136</v>
+        <v>62</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>122</v>
+        <v>17</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>133</v>
+        <v>106</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>137</v>
+        <v>110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="s">
-        <v>138</v>
+        <v>111</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>139</v>
+        <v>112</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>122</v>
+        <v>17</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>140</v>
+        <v>113</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>141</v>
+        <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="s">
-        <v>142</v>
+        <v>115</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>143</v>
+        <v>116</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>83</v>
+        <v>62</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>140</v>
+        <v>113</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>99</v>
+        <v>117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="s">
-        <v>144</v>
+        <v>118</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>143</v>
+        <v>119</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>140</v>
+        <v>113</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>146</v>
+        <v>120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="s">
-        <v>147</v>
+        <v>121</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>148</v>
+        <v>122</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>140</v>
+        <v>113</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="s">
-        <v>149</v>
+        <v>124</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>150</v>
+        <v>125</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>140</v>
+        <v>113</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>151</v>
+        <v>126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="s">
-        <v>152</v>
+        <v>127</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>139</v>
+        <v>128</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>122</v>
+        <v>17</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>140</v>
+        <v>113</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="s">
-        <v>153</v>
+        <v>130</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>154</v>
+        <v>131</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>155</v>
+        <v>62</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>140</v>
+        <v>113</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="s">
-        <v>156</v>
+        <v>133</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>140</v>
+        <v>113</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>124</v>
+        <v>135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="B41" s="0" t="s">
+      <c r="B47" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="C41" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D41" s="1" t="s">
+      <c r="C47" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F47" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="E41" s="1" t="s">
-[...6 lines deleted...]
-        <v>137</v>
+      <c r="G47" s="1" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F56" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B58" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B63" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F64" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F65" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F68" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F69" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>201</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>FormosaSoft</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>