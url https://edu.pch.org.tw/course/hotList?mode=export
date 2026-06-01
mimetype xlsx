--- v1 (2026-04-02)
+++ v2 (2026-06-01)
@@ -11,692 +11,617 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="熱門課程" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="483" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="406" uniqueCount="189">
   <si>
     <t>編號</t>
   </si>
   <si>
     <t>課程名稱</t>
   </si>
   <si>
     <t>形式</t>
   </si>
   <si>
     <t>類別</t>
   </si>
   <si>
     <t>時數</t>
   </si>
   <si>
     <t>人數</t>
   </si>
   <si>
     <t>開課日期</t>
   </si>
   <si>
+    <t>12477</t>
+  </si>
+  <si>
+    <t>周五全院性專題演講：新興傳染病</t>
+  </si>
+  <si>
+    <t>面授</t>
+  </si>
+  <si>
+    <t>595@115年新興傳染病/共同必修</t>
+  </si>
+  <si>
+    <t>1.5</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>2026-06-05</t>
+  </si>
+  <si>
     <t>6352</t>
   </si>
   <si>
     <t>新進輻射工作人員繼續教育訓練課程</t>
   </si>
   <si>
     <t>線上</t>
   </si>
   <si>
     <t>475@111年新進人員教育訓練</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>142</t>
+    <t>144</t>
   </si>
   <si>
     <t>2025-01-01</t>
   </si>
   <si>
     <t>10413</t>
   </si>
   <si>
     <t>胃鏡、大腸鏡 檢查前準備注意事項</t>
   </si>
   <si>
     <t>576@114年臨床技能教學</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>93</t>
+    <t>95</t>
   </si>
   <si>
     <t>2024-12-18</t>
   </si>
   <si>
-    <t>12244</t>
-[...5 lines deleted...]
-    <t>面授</t>
+    <t>12475</t>
+  </si>
+  <si>
+    <t>周五全院性專題演講：從調查實務論職場霸凌的意義、類型及界限</t>
+  </si>
+  <si>
+    <t>586@115年醫事法律/醫療糾紛與預防(含性別教育課程)/共同必修</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>12026</t>
+  </si>
+  <si>
+    <t>(實證醫學)認識實證醫學</t>
+  </si>
+  <si>
+    <t>@115年提升研究能力課程</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>2026-01-07</t>
+  </si>
+  <si>
+    <t>12488</t>
+  </si>
+  <si>
+    <t>周五全院性專題演講：認識藥物不良反應(含案例)及藥害救濟</t>
   </si>
   <si>
     <t>593@115年病人權利與病人安全/醫療品質/共同必修</t>
   </si>
   <si>
-    <t>1.5</t>
-[...26 lines deleted...]
-    <t>腸病毒重症臨床處置（含腸病毒71型、D68型及新生兒感染）/醫療機構新生兒與嬰兒照護感染管制措施指引(※限醫護人員參加)</t>
+    <t>56</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>12476</t>
+  </si>
+  <si>
+    <t>1150729家庭暴力與性侵害及責任通報及兒少保護防治工作教育訓練課程(*需線上報名及全程參加者備中餐)</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>12592</t>
+  </si>
+  <si>
+    <t>ICU鎮靜輸液藥品介紹(思美安預混式輸液)</t>
+  </si>
+  <si>
+    <t>603@115年專業教育</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>2026-05-17</t>
+  </si>
+  <si>
+    <t>12416</t>
+  </si>
+  <si>
+    <t>古法香囊｜二十四節氣的守護</t>
+  </si>
+  <si>
+    <t>613@115年健康促進-其他</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>12417</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>12418</t>
+  </si>
+  <si>
+    <t>水光扇影：非遺漆韻之美</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>12209</t>
+  </si>
+  <si>
+    <t>藥劑科學術研討會</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>12211</t>
+  </si>
+  <si>
+    <t>2026-07-09</t>
+  </si>
+  <si>
+    <t>12213</t>
+  </si>
+  <si>
+    <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>12215</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>12217</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>12219</t>
+  </si>
+  <si>
+    <t>2026-10-29</t>
+  </si>
+  <si>
+    <t>12210</t>
+  </si>
+  <si>
+    <t>2026-06-25</t>
+  </si>
+  <si>
+    <t>12212</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>12214</t>
+  </si>
+  <si>
+    <t>2026-08-20</t>
+  </si>
+  <si>
+    <t>12216</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>12218</t>
+  </si>
+  <si>
+    <t>2026-10-15</t>
+  </si>
+  <si>
+    <t>12419</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>12617</t>
+  </si>
+  <si>
+    <t>思邁輸液幫浦</t>
+  </si>
+  <si>
+    <t>0.5</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>12186</t>
+  </si>
+  <si>
+    <t>經心導管矯正治療之護理</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>12189</t>
+  </si>
+  <si>
+    <t>體液電解質之平衡</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
+  </si>
+  <si>
+    <t>12190</t>
+  </si>
+  <si>
+    <t>多重外傷病人的處置與照護</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>12628</t>
+  </si>
+  <si>
+    <t>周五全院性專題演講：全人醫療的靈性照護~從臨床技術到神聖盟約</t>
+  </si>
+  <si>
+    <t>590@115年全人醫療/共同必修</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>12663</t>
+  </si>
+  <si>
+    <t>化療治療藥之傳送與潑灑處理流程 (線上)</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>12665</t>
+  </si>
+  <si>
+    <t>生理監視器介紹。</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>2026-06-17</t>
+  </si>
+  <si>
+    <t>12664</t>
+  </si>
+  <si>
+    <t>IV PUMP使用及安全維護。</t>
+  </si>
+  <si>
+    <t>12623</t>
+  </si>
+  <si>
+    <t>周五全院性專題演講：從腳開始，打造輕盈行動力！~常見足部疼痛處理與職業安全人因風險評估</t>
+  </si>
+  <si>
+    <t>588@115年健康促進─健康識能/共同必修</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>12626</t>
+  </si>
+  <si>
+    <t>周五全院性專題演講：認識與預防3C成癮</t>
+  </si>
+  <si>
+    <t>596@115年自殺防治/共同必修</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>12622</t>
+  </si>
+  <si>
+    <t>周五全院性專題演講：AI 在醫護臨床工作之協助</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>12627</t>
+  </si>
+  <si>
+    <t>周五全院性專題演講：創傷休克</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>12624</t>
+  </si>
+  <si>
+    <t>中重度鎮靜麻醉與照護</t>
+  </si>
+  <si>
+    <t>12571</t>
+  </si>
+  <si>
+    <t>安寧療護個案討論</t>
+  </si>
+  <si>
+    <t>606@115年安寧療護</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>12576</t>
+  </si>
+  <si>
+    <t>全國安寧療護個案視訊討論會</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>12666</t>
+  </si>
+  <si>
+    <t>1151志工教育訓練</t>
+  </si>
+  <si>
+    <t>611@115年其他</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>61</t>
-[...332 lines deleted...]
-    <t>ICU科會-病歷討論會</t>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>12499</t>
+  </si>
+  <si>
+    <t>6/11員工禮拜7:50開始</t>
+  </si>
+  <si>
+    <t>614@115年員工大禮拜</t>
+  </si>
+  <si>
+    <t>12501</t>
+  </si>
+  <si>
+    <t>6/25員工禮拜7:50開始</t>
+  </si>
+  <si>
+    <t>12503</t>
+  </si>
+  <si>
+    <t>7/09員工禮拜7:50開始</t>
+  </si>
+  <si>
+    <t>12505</t>
+  </si>
+  <si>
+    <t>7/23員工禮拜7:50開始</t>
+  </si>
+  <si>
+    <t>12507</t>
+  </si>
+  <si>
+    <t>8/06員工禮拜7:50開始</t>
+  </si>
+  <si>
+    <t>12509</t>
+  </si>
+  <si>
+    <t>8/20員工禮拜7:50開始</t>
+  </si>
+  <si>
+    <t>12511</t>
+  </si>
+  <si>
+    <t>9/03員工禮拜7:50開始</t>
+  </si>
+  <si>
+    <t>12575</t>
   </si>
   <si>
     <t>605@115年跨領域共同照護教育</t>
   </si>
   <si>
-    <t>11</t>
-[...194 lines deleted...]
-    <t>12400</t>
+    <t>12573</t>
+  </si>
+  <si>
+    <t>12580</t>
+  </si>
+  <si>
+    <t>乳癌發生與篩檢重要性</t>
+  </si>
+  <si>
+    <t>12498</t>
+  </si>
+  <si>
+    <t>6/04員工禮拜7:50開始</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>12500</t>
+  </si>
+  <si>
+    <t>6/18員工禮拜7:50開始</t>
+  </si>
+  <si>
+    <t>12502</t>
+  </si>
+  <si>
+    <t>7/02員工禮拜7:50開始</t>
+  </si>
+  <si>
+    <t>2026-07-02</t>
+  </si>
+  <si>
+    <t>12504</t>
+  </si>
+  <si>
+    <t>7/16員工禮拜7:50開始</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>12506</t>
+  </si>
+  <si>
+    <t>7/30員工禮拜7:50開始</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>12508</t>
+  </si>
+  <si>
+    <t>8/13員工禮拜7:50開始</t>
+  </si>
+  <si>
+    <t>12510</t>
+  </si>
+  <si>
+    <t>8/27員工禮拜7:50開始</t>
+  </si>
+  <si>
+    <t>2026-08-27</t>
+  </si>
+  <si>
+    <t>12572</t>
+  </si>
+  <si>
+    <t>2026-06-10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts x14ac:knownFonts="1" count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -719,51 +644,51 @@
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" builtinId="0" name="Normal"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleMedium9" defaultTableStyle="TableStyleMedium2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:G69"/>
+  <dimension ref="A1:G58"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col max="1" min="1" width="10" customWidth="1"/>
     <col max="2" min="2" width="60" customWidth="1"/>
     <col max="3" min="3" width="10" customWidth="1"/>
     <col max="4" min="4" width="15" customWidth="1"/>
     <col max="5" min="5" width="10" customWidth="1"/>
     <col max="6" min="6" width="10" customWidth="1"/>
     <col max="7" min="7" width="15" customWidth="1"/>
     <col max="1025" min="8" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -790,1579 +715,1326 @@
       </c>
       <c r="C2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>40</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" s="1" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>45</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C11" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G11" s="1" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B12" s="0" t="s">
+      <c r="G12" s="1" t="s">
         <v>61</v>
-      </c>
-[...13 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>65</v>
-      </c>
-[...16 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>67</v>
-      </c>
-[...16 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>69</v>
-      </c>
-[...16 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>71</v>
-      </c>
-[...16 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>73</v>
-      </c>
-[...16 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>75</v>
-      </c>
-[...16 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>77</v>
-      </c>
-[...16 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>79</v>
-      </c>
-[...16 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>81</v>
-      </c>
-[...16 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>83</v>
-      </c>
-[...16 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>85</v>
-      </c>
-[...16 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="G24" s="1" t="s">
         <v>61</v>
-      </c>
-[...13 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="B25" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>63</v>
+        <v>91</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>61</v>
+        <v>94</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>63</v>
+        <v>95</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>95</v>
+        <v>49</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F28" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="C28" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G28" s="1" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>64</v>
+        <v>108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>95</v>
+        <v>39</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>62</v>
+        <v>120</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>62</v>
+        <v>125</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>113</v>
+        <v>44</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>113</v>
+        <v>129</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>113</v>
+        <v>129</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>113</v>
+        <v>18</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>126</v>
+        <v>65</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>62</v>
+        <v>138</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>113</v>
+        <v>24</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>62</v>
+        <v>138</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>113</v>
+        <v>142</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>132</v>
+        <v>77</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>95</v>
+        <v>145</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>113</v>
+        <v>142</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>135</v>
+        <v>147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="s">
-        <v>136</v>
+        <v>148</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>44</v>
+        <v>150</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>139</v>
+        <v>65</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="s">
-        <v>140</v>
+        <v>151</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>134</v>
+        <v>152</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>95</v>
+        <v>150</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>135</v>
+        <v>77</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="s">
-        <v>141</v>
+        <v>153</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F43" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="C43" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G43" s="1" t="s">
-        <v>144</v>
+        <v>67</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="C45" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E45" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>152</v>
+        <v>69</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>62</v>
+        <v>150</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>155</v>
+        <v>142</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>156</v>
+        <v>81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>62</v>
+        <v>150</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>159</v>
+        <v>142</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>160</v>
+        <v>71</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>162</v>
+        <v>137</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>17</v>
+        <v>142</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>164</v>
+        <v>147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="s">
         <v>165</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>166</v>
+        <v>141</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>167</v>
+        <v>138</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>168</v>
+        <v>24</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>169</v>
+        <v>142</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>170</v>
+        <v>65</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>173</v>
+        <v>49</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>169</v>
+        <v>142</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>174</v>
+        <v>139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>177</v>
+        <v>150</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>169</v>
+        <v>142</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>23</v>
+        <v>150</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>169</v>
+        <v>142</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>181</v>
+        <v>55</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>169</v>
+        <v>142</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>173</v>
+        <v>150</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>169</v>
+        <v>142</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>173</v>
+        <v>150</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>169</v>
+        <v>142</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>173</v>
+        <v>150</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>169</v>
+        <v>142</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>189</v>
+        <v>61</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>169</v>
+        <v>142</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>193</v>
+        <v>137</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>23</v>
+        <v>138</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>169</v>
+        <v>142</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>181</v>
-[...252 lines deleted...]
-        <v>201</v>
+        <v>188</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>FormosaSoft</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>